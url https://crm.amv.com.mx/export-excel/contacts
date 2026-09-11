--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -491,66 +491,66 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Empresa</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Fuente</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Asignado a</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Creado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Luis</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Guevara</t>
+          <t>Salazar</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Compras</t>
+          <t>Ingeniería</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>HUSSMANN TECHNOLOGIES</t>
+          <t>CRIOTEC</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>María</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Treviño</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
@@ -570,398 +570,398 @@
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Luis</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Guevara</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Compras</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>INDUSTRIAS FRIGORIFICAS</t>
+          <t>ENVASES UNIVERSALES</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Luis</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Guevara</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Compras</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>IMBERA</t>
+          <t>INDUSTRIAS FRIGORIFICAS</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Luis</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Guevara</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Compras</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>MUELLER COMERCIAL DE MEXICO</t>
+          <t>METALFRIO SOLUTIONS</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Luis</t>
+          <t>María</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Guevara</t>
+          <t>Treviño</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Compras</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>ADHESIVOS Y RESINAS SA</t>
+          <t>MUELLER COMERCIAL DE MEXICO</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Luis</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Guevara</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Compras</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>METALFRIO SOLUTIONS</t>
+          <t>ADHESIVOS Y RESINAS SA</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Luis</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Guevara</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Compras</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>ENVASES UNIVERSALES</t>
+          <t>TRUE MANUFACTURING</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Luis</t>
+          <t>María</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Guevara</t>
+          <t>Treviño</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Compras</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>TRUE MANUFACTURING</t>
+          <t>ADHESIVOS Y RESINAS SA</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>María</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Treviño</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Dirección</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>MUELLER COMERCIAL DE MEXICO</t>
+          <t>HUSSMANN TECHNOLOGIES</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>María</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Treviño</t>
+          <t>Guevara</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Dirección</t>
+          <t>Compras</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>HUSSMANN TECHNOLOGIES</t>
+          <t>HUSSMANN CORPORATION</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>María</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Treviño</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Dirección</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>ADHESIVOS Y RESINAS SA</t>
+          <t>HUSSMANN CORPORATION</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Salazar</t>
+          <t>Guevara</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Ingeniería</t>
+          <t>Compras</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>CRIOTEC</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Luis</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Guevara</t>
+          <t>Salazar</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Compras</t>
+          <t>Ingeniería</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>HUSSMANN CORPORATION</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>María</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
@@ -1003,162 +1003,162 @@
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Calidad</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>HUSSMANN CORPORATION</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>María</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Treviño</t>
+          <t>Salazar</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Dirección</t>
+          <t>Ingeniería</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>HUSSMANN CORPORATION</t>
+          <t>ADHESIVOS Y RESINAS SA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Salazar</t>
+          <t>Guevara</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Ingeniería</t>
+          <t>Compras</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>HUSSMANN CORPORATION</t>
+          <t>MUELLER COMERCIAL DE MEXICO</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Luis</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Guevara</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Compras</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>CRIOTEC</t>
+          <t>HUSSMANN TECHNOLOGIES</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Salazar</t>
+          <t>Guevara</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Ingeniería</t>
+          <t>Compras</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>ADHESIVOS Y RESINAS SA</t>
+          <t>IMBERA</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>admin</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>2026-06-12 23:09:18</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 